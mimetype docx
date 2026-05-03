--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -23058,3640 +23058,3776 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bobbeles</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Erben</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BB5903A" w14:textId="488D560C" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+          <w:p w14:paraId="3BB5903A" w14:textId="2FB9BF59" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="00B40E8E" w:rsidP="003D2460">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3:0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F6AC3D5" w14:textId="7C8BDA1B" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TC Freinsheim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DE79625" w14:textId="4FB8A6B3" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>H-60-65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D2460" w:rsidRPr="003D6642" w14:paraId="5449421B" w14:textId="77777777" w:rsidTr="0096143B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70840BC5" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14C48825" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52A7A56B" w14:textId="77777777" w:rsidR="003D2460" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C13CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0481D9A2" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0486D494" w14:textId="6B643677" w:rsidR="003D2460" w:rsidRPr="00C0619C" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TC Old Boys </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Badenheim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4395D222" w14:textId="506D300B" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="00B40E8E" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3:0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65AB4E2C" w14:textId="7E8A5FDF" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TCL H-40 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77E2D66E" w14:textId="1D8CFCE7" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>H-40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D2460" w:rsidRPr="003D6642" w14:paraId="0A151EB1" w14:textId="77777777" w:rsidTr="0096143B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1979E14C" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C13CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73C4F221" w14:textId="52234849" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>08.03.26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6589CDCD" w14:textId="77777777" w:rsidR="003D2460" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C13CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C13CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72A92E60" w14:textId="77777777" w:rsidR="003D2460" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F651135" w14:textId="1657C2C5" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Court Queens </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="435213AB" w14:textId="72BC3D53" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="00B40E8E" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3:0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EC952CD" w14:textId="2A3EF3D5" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Hottie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Honkies</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C7A477B" w14:textId="5A6FE457" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D-40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D2460" w:rsidRPr="003D6642" w14:paraId="517CC025" w14:textId="77777777" w:rsidTr="0096143B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67471A14" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DC070CC" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AB3FB6E" w14:textId="481F92FF" w:rsidR="003D2460" w:rsidRPr="00731703" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C13CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C13CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75C18313" w14:textId="6FCA7E8A" w:rsidR="003D2460" w:rsidRPr="00731703" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BCE611F" w14:textId="3C86867C" w:rsidR="003D2460" w:rsidRPr="00731703" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Die ehemaligen Grün-Weißen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5770A76B" w14:textId="1A0B778A" w:rsidR="003D2460" w:rsidRPr="00731703" w:rsidRDefault="00B40E8E" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1:2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17D3A6D0" w14:textId="012CA16B" w:rsidR="003D2460" w:rsidRPr="00731703" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Yipsies</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DB34577" w14:textId="5430D50D" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D-50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D2460" w:rsidRPr="003D6642" w14:paraId="50BF856B" w14:textId="77777777" w:rsidTr="0096143B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39E42415" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00490EE7" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DCD5C28" w14:textId="3F1A7414" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A5532C4" w14:textId="1D4ECBB1" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51894EF1" w14:textId="5F9ED281" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marc </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Phillippoussis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BA6595D" w14:textId="7455EEDC" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="00B40E8E" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1:2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57BEFA5C" w14:textId="5FBE90A4" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Seesternhagelvoll</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54977064" w14:textId="6E47A30E" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>H-30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D2460" w:rsidRPr="003D6642" w14:paraId="5853912A" w14:textId="77777777" w:rsidTr="0096143B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E6E3296" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C13CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="449780BB" w14:textId="3C1DCA87" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.03.26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0332506B" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="000F150F" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F150F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C43BB1D" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="000F150F" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F150F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D6E21C1" w14:textId="43EE79A7" w:rsidR="003D2460" w:rsidRPr="00D364E7" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gud</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nacht Marie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5511A7E7" w14:textId="6FBDA373" w:rsidR="003D2460" w:rsidRPr="00D364E7" w:rsidRDefault="00B40E8E" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2:1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21632B00" w14:textId="481A9559" w:rsidR="003D2460" w:rsidRPr="00D364E7" w:rsidRDefault="00062C9D" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doppel </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sistas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74756FEB" w14:textId="4778D0A5" w:rsidR="003D2460" w:rsidRPr="00D364E7" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D-40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D2460" w:rsidRPr="003D6642" w14:paraId="72AC7616" w14:textId="77777777" w:rsidTr="0096143B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18F4EFC5" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="079F278B" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FBCC434" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="000F150F" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F150F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07BFEE63" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="000F150F" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F150F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69290A3A" w14:textId="034E6B7A" w:rsidR="003D2460" w:rsidRPr="00D364E7" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Schoppenheimer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ladies</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="667A5119" w14:textId="3BBCEAFC" w:rsidR="003D2460" w:rsidRPr="00D364E7" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D8619D9" w14:textId="6B99AAF3" w:rsidR="003D2460" w:rsidRPr="00D364E7" w:rsidRDefault="00062C9D" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B40E8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Aperolis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C9A9E02" w14:textId="4F000117" w:rsidR="003D2460" w:rsidRPr="00D364E7" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D-40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D2460" w:rsidRPr="003D6642" w14:paraId="70618A70" w14:textId="77777777" w:rsidTr="0096143B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D3B0F25" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C13CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DC0E0AC" w14:textId="43D0AEE2" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15.03.26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B780558" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="000F150F" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F150F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3671D929" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="000F150F" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F150F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48A4CBB7" w14:textId="4BA38034" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Hembsbach</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Fifty‘s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="752812CE" w14:textId="6F9253CC" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="00B40E8E" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3:0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D66552F" w14:textId="6467C8E8" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Die Turboschnecken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79DEB8B9" w14:textId="0C01A11A" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D-50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D2460" w:rsidRPr="003D6642" w14:paraId="204BDD41" w14:textId="77777777" w:rsidTr="0096143B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6908E6FE" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1592854E" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3110AB72" w14:textId="42DC5061" w:rsidR="003D2460" w:rsidRPr="000F150F" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C13CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C13CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="678E1166" w14:textId="5C6EC48A" w:rsidR="003D2460" w:rsidRPr="000F150F" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="503E5FDA" w14:textId="1A1DF157" w:rsidR="003D2460" w:rsidRPr="00BD7178" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Crazy Ducks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03F01A52" w14:textId="71831626" w:rsidR="003D2460" w:rsidRPr="00BD7178" w:rsidRDefault="00B40E8E" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3:0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D2E7363" w14:textId="1A8900B8" w:rsidR="003D2460" w:rsidRPr="00BD7178" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TSG Heidelberg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A0D6E43" w14:textId="334457C1" w:rsidR="003D2460" w:rsidRPr="00BD7178" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D-50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D2460" w:rsidRPr="003D6642" w14:paraId="7B60ECA0" w14:textId="77777777" w:rsidTr="0096143B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1973C315" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="090FC683" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D3F46D0" w14:textId="670D8206" w:rsidR="003D2460" w:rsidRPr="000F150F" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F8C6E62" w14:textId="71C4779F" w:rsidR="003D2460" w:rsidRPr="000F150F" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="097370C2" w14:textId="753E27A4" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slice and Ice </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CB97D12" w14:textId="04D745AD" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="00B40E8E" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3:0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62FFF706" w14:textId="6C83C3CC" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Die Muskelkaters</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10B49911" w14:textId="15FB67D1" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>H-30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D2460" w:rsidRPr="003D6642" w14:paraId="33C1CA03" w14:textId="77777777" w:rsidTr="0096143B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5062B2F4" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C13CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75782C27" w14:textId="08B0EA1C" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21.03.26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E42DB7E" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="000F150F" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F150F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05EB260D" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="000F150F" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F150F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="291F79D2" w14:textId="422DC169" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clumsy’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37913080" w14:textId="31C5CC7B" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="00B40E8E" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0:3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57FE75B7" w14:textId="628E9705" w:rsidR="003D2460" w:rsidRPr="006F5799" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD25DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Die Olafs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57F6D7CD" w14:textId="6DAC936D" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Damen/D-30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D2460" w:rsidRPr="003D6642" w14:paraId="56DE5ED2" w14:textId="77777777" w:rsidTr="0096143B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C6F9634" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FE21CCF" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30781BD3" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="000F150F" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F150F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AD03357" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="000F150F" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F150F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="704E413B" w14:textId="3AE9B09F" w:rsidR="003D2460" w:rsidRPr="005B3C1E" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TC Obrigheim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05297038" w14:textId="47DCB86F" w:rsidR="003D2460" w:rsidRPr="005B3C1E" w:rsidRDefault="00B40E8E" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2:1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21C2CA85" w14:textId="1A93AF63" w:rsidR="003D2460" w:rsidRPr="005B3C1E" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SA-T-AN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48E0104E" w14:textId="2EA0FA4E" w:rsidR="003D2460" w:rsidRPr="005B3C1E" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>H-40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D2460" w:rsidRPr="003D6642" w14:paraId="5AC671A4" w14:textId="77777777" w:rsidTr="0096143B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BE87A01" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C13CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="109D386E" w14:textId="78B4142E" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>22.03.26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A8A930C" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="000F150F" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F150F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31383151" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="000F150F" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F150F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53C8B0F0" w14:textId="00A953A1" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ballwechseljahre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5538D016" w14:textId="2288EBD8" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="00B40E8E" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0:3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F93C137" w14:textId="3ABCECC4" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Weschnitzchicken</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62686A64" w14:textId="69AFF5EB" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D-50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D2460" w:rsidRPr="003D6642" w14:paraId="68EE1BB7" w14:textId="77777777" w:rsidTr="0096143B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A028F53" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F412877" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21BA1162" w14:textId="06C8ED4A" w:rsidR="003D2460" w:rsidRPr="000F150F" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C13CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C13CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A39A042" w14:textId="7811769E" w:rsidR="003D2460" w:rsidRPr="000F150F" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FC60502" w14:textId="22C51DB9" w:rsidR="003D2460" w:rsidRPr="00FC5162" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC5162">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Team PS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3ABAC91C" w14:textId="20EBB092" w:rsidR="003D2460" w:rsidRPr="00FC5162" w:rsidRDefault="00B40E8E" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0:3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AC21788" w14:textId="7652C4FF" w:rsidR="003D2460" w:rsidRPr="00FC5162" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC5162">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Chaos Queens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="730D8682" w14:textId="1CA965E8" w:rsidR="003D2460" w:rsidRPr="00FC5162" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC5162">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D-40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D2460" w:rsidRPr="003D6642" w14:paraId="091CB464" w14:textId="77777777" w:rsidTr="0096143B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11AA2A4D" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48259840" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="654EA5A4" w14:textId="5F2369CF" w:rsidR="003D2460" w:rsidRPr="000F150F" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15356EFB" w14:textId="15E1786A" w:rsidR="003D2460" w:rsidRPr="000F150F" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DEF43F6" w14:textId="3F4A68A1" w:rsidR="003D2460" w:rsidRPr="005B4E71" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Schlechtschmetterfront</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F0F17B9" w14:textId="1BAFB50C" w:rsidR="003D2460" w:rsidRPr="005B4E71" w:rsidRDefault="00B40E8E" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0:3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="210DE881" w14:textId="71FB5A24" w:rsidR="003D2460" w:rsidRPr="005B4E71" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kurz vor der Notschlachtung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1577" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D9D5D9A" w14:textId="4C096050" w:rsidR="003D2460" w:rsidRPr="005B4E71" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>H-30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D2460" w:rsidRPr="003D6642" w14:paraId="64945D9B" w14:textId="77777777" w:rsidTr="0096143B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D4112D5" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C13CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="347C3931" w14:textId="0797BFB6" w:rsidR="003D2460" w:rsidRPr="009C13CC" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>28.03.26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CAACF0A" w14:textId="77777777" w:rsidR="003D2460" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C13CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FD57BFC" w14:textId="77777777" w:rsidR="003D2460" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C13CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2845" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C026C15" w14:textId="7263879B" w:rsidR="003D2460" w:rsidRPr="00630903" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Thundercats</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23F92CEF" w14:textId="32C93088" w:rsidR="003D2460" w:rsidRPr="00630903" w:rsidRDefault="00B40E8E" w:rsidP="003D2460">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1:2</w:t>
+            </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F6AC3D5" w14:textId="7C8BDA1B" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="003D2460" w:rsidP="003D2460">
-[...3564 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="293D955B" w14:textId="6F5648BB" w:rsidR="003D2460" w:rsidRPr="00630903" w:rsidRDefault="003D2460" w:rsidP="003D2460">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Slicegirls</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
@@ -26872,61 +27008,71 @@
               </w:rPr>
               <w:t>Wonderwomen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C55F32">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DBC69C7" w14:textId="77777777" w:rsidR="003D2460" w:rsidRPr="00C55F32" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+          <w:p w14:paraId="6DBC69C7" w14:textId="45AFB7DC" w:rsidR="003D2460" w:rsidRPr="00C55F32" w:rsidRDefault="00B40E8E" w:rsidP="003D2460">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>0:3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7032F7A4" w14:textId="165CBC4C" w:rsidR="003D2460" w:rsidRPr="00C55F32" w:rsidRDefault="003D2460" w:rsidP="003D2460">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -27130,60 +27276,69 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rollercoaster</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Girls</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A570EE0" w14:textId="04E4F780" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+          <w:p w14:paraId="2A570EE0" w14:textId="33E4593B" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="00B40E8E" w:rsidP="003D2460">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1:2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68E28183" w14:textId="134D9B61" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="003D2460" w:rsidP="003D2460">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -27382,61 +27537,71 @@
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>reamteam</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B635768" w14:textId="7204A07B" w:rsidR="003D2460" w:rsidRPr="00440770" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+          <w:p w14:paraId="7B635768" w14:textId="0A9D8CDB" w:rsidR="003D2460" w:rsidRPr="00440770" w:rsidRDefault="00B40E8E" w:rsidP="003D2460">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2:1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D1D1DCE" w14:textId="669F3C7F" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="003D2460" w:rsidP="003D2460">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -27598,60 +27763,69 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Herzen auf dem Court </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="611FE27B" w14:textId="50F47388" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="003D2460" w:rsidP="003D2460">
+          <w:p w14:paraId="611FE27B" w14:textId="5FC035D4" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="00B40E8E" w:rsidP="003D2460">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3:0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F406D2A" w14:textId="1F75F35D" w:rsidR="003D2460" w:rsidRPr="003D6642" w:rsidRDefault="003D2460" w:rsidP="003D2460">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -30845,50 +31019,51 @@
     <w:rsid w:val="00AC4C34"/>
     <w:rsid w:val="00AD258D"/>
     <w:rsid w:val="00AD2E22"/>
     <w:rsid w:val="00AE7A2A"/>
     <w:rsid w:val="00AF2F9E"/>
     <w:rsid w:val="00AF48FF"/>
     <w:rsid w:val="00AF6ACD"/>
     <w:rsid w:val="00B00175"/>
     <w:rsid w:val="00B01B0B"/>
     <w:rsid w:val="00B03A2B"/>
     <w:rsid w:val="00B068EC"/>
     <w:rsid w:val="00B07650"/>
     <w:rsid w:val="00B102DC"/>
     <w:rsid w:val="00B159D7"/>
     <w:rsid w:val="00B17639"/>
     <w:rsid w:val="00B20BC4"/>
     <w:rsid w:val="00B2118E"/>
     <w:rsid w:val="00B325E8"/>
     <w:rsid w:val="00B334C5"/>
     <w:rsid w:val="00B34054"/>
     <w:rsid w:val="00B34253"/>
     <w:rsid w:val="00B34286"/>
     <w:rsid w:val="00B3533B"/>
     <w:rsid w:val="00B359CA"/>
     <w:rsid w:val="00B406B7"/>
+    <w:rsid w:val="00B40E8E"/>
     <w:rsid w:val="00B44BB0"/>
     <w:rsid w:val="00B45F28"/>
     <w:rsid w:val="00B47728"/>
     <w:rsid w:val="00B47A53"/>
     <w:rsid w:val="00B47DCC"/>
     <w:rsid w:val="00B558AC"/>
     <w:rsid w:val="00B558D8"/>
     <w:rsid w:val="00B56BB6"/>
     <w:rsid w:val="00B60D52"/>
     <w:rsid w:val="00B739B5"/>
     <w:rsid w:val="00B74393"/>
     <w:rsid w:val="00B76022"/>
     <w:rsid w:val="00B76ED0"/>
     <w:rsid w:val="00B81C63"/>
     <w:rsid w:val="00B839BB"/>
     <w:rsid w:val="00B8586D"/>
     <w:rsid w:val="00B86533"/>
     <w:rsid w:val="00B8795F"/>
     <w:rsid w:val="00B92F68"/>
     <w:rsid w:val="00B95C61"/>
     <w:rsid w:val="00B96DB7"/>
     <w:rsid w:val="00BA42FC"/>
     <w:rsid w:val="00BA5455"/>
     <w:rsid w:val="00BA68EE"/>
     <w:rsid w:val="00BB042A"/>
@@ -32448,70 +32623,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>957</Words>
-  <Characters>6035</Characters>
+  <Words>965</Words>
+  <Characters>6084</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Wintercup SPIELPLAN Granulathalle PFRIMMPARK ARENA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6979</CharactersWithSpaces>
+  <CharactersWithSpaces>7035</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Wintercup SPIELPLAN Granulathalle PFRIMMPARK ARENA</dc:title>
   <dc:subject/>
   <dc:creator>Schaudt</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>