--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -32193,63 +32193,70 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Big Green Bretzenheim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EFCF495" w14:textId="2E76A788" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00540F81" w:rsidP="00540F81">
+          <w:p w14:paraId="2EFCF495" w14:textId="7AF7C776" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="009A2614" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2:1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="393FC66E" w14:textId="072A5E47" w:rsidR="00540F81" w:rsidRPr="005D25FA" w:rsidRDefault="00540F81" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D25FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -32424,61 +32431,70 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TGV Gipfelstürmer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27ACD487" w14:textId="77777777" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00540F81" w:rsidP="00540F81">
+          <w:p w14:paraId="27ACD487" w14:textId="51D25F37" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="009A2614" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3:0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C62198F" w14:textId="7F6F77A6" w:rsidR="00540F81" w:rsidRPr="005D25FA" w:rsidRDefault="00540F81" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D25FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -32655,61 +32671,72 @@
               </w:rPr>
               <w:t xml:space="preserve">Mr. &amp; </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mrs.Pink</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03320643" w14:textId="7DADDD36" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00540F81" w:rsidP="00540F81">
+          <w:p w14:paraId="03320643" w14:textId="5E3CE9BD" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="009A2614" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>off</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3126DDF5" w14:textId="5190904C" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00540F81" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -32920,61 +32947,70 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Winterpiper Frostspatzen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="087A885F" w14:textId="58618CA5" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00540F81" w:rsidP="00540F81">
+          <w:p w14:paraId="087A885F" w14:textId="26AE3AB9" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="009A2614" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1:2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5FCE5E21" w14:textId="5EB52EB2" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="0051218B" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -33151,61 +33187,70 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dumm und Dümmer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50C42E1C" w14:textId="560A2C18" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00540F81" w:rsidP="00540F81">
+          <w:p w14:paraId="50C42E1C" w14:textId="2663A10F" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="009A2614" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0:3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1129C204" w14:textId="21C03DEA" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="0051218B" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -33408,61 +33453,70 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Junior Whopper</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2198243F" w14:textId="6276D10B" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00540F81" w:rsidP="00540F81">
+          <w:p w14:paraId="2198243F" w14:textId="2FD802C2" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="009A2614" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0:3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64B33849" w14:textId="5FFCC49B" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="0051218B" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -33631,61 +33685,70 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Team Malaga</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D47C91D" w14:textId="149E5051" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00540F81" w:rsidP="00540F81">
+          <w:p w14:paraId="3D47C91D" w14:textId="59605259" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="009A2614" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3:0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="05FB459D" w14:textId="1D63F108" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00540F81" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -33930,55 +33993,56 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="28F0E09F" w14:textId="0EC1565B" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="0051218B" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="009A2614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>TG Oldies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3BE60429" w14:textId="3FE46F12" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00540F81" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -34131,61 +34195,70 @@
               </w:rPr>
               <w:t xml:space="preserve">TC </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dubbeglas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BCEE321" w14:textId="64DA9CFE" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00540F81" w:rsidP="00540F81">
+          <w:p w14:paraId="3BCEE321" w14:textId="5A9DC1DE" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00F26DAE" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0:3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0AEC2DC7" w14:textId="636FDF0C" w:rsidR="00540F81" w:rsidRPr="00AE7402" w:rsidRDefault="0051218B" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -34372,61 +34445,70 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Falsche 50er Bobstadt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D05D874" w14:textId="0969745B" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00540F81" w:rsidP="00540F81">
+          <w:p w14:paraId="3D05D874" w14:textId="297470C2" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00F26DAE" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0:3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="244DB4CE" w14:textId="713ADB43" w:rsidR="00540F81" w:rsidRPr="009D5072" w:rsidRDefault="0051218B" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
@@ -34668,61 +34750,70 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lörz</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E1AE654" w14:textId="77777777" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00540F81" w:rsidP="00540F81">
+          <w:p w14:paraId="3E1AE654" w14:textId="49681C69" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00F26DAE" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2:1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2902F67D" w14:textId="2B0597D3" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00540F81" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -34899,61 +34990,70 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TC Seeheim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="341242E2" w14:textId="4C181654" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00540F81" w:rsidP="00540F81">
+          <w:p w14:paraId="341242E2" w14:textId="2DFF82F4" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00F26DAE" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2:1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B9CB131" w14:textId="0204DFB8" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00540F81" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -35166,61 +35266,70 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Incognito</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4726999F" w14:textId="014631A6" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00540F81" w:rsidP="00540F81">
+          <w:p w14:paraId="4726999F" w14:textId="46296689" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00F26DAE" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0:3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2EE0424D" w14:textId="2FD6E313" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00540F81" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -35391,61 +35500,70 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pinky</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; Brain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55C342FD" w14:textId="77777777" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00540F81" w:rsidP="00540F81">
+          <w:p w14:paraId="55C342FD" w14:textId="5E90B7DF" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00AF41D8" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1:2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3EEDD820" w14:textId="364BE2A8" w:rsidR="00540F81" w:rsidRPr="00CA3BBC" w:rsidRDefault="00540F81" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F0A2B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -35639,61 +35757,70 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TC RW Neustadt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5127F2E1" w14:textId="6E41660D" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00540F81" w:rsidP="00540F81">
+          <w:p w14:paraId="5127F2E1" w14:textId="1FE9B614" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00F26DAE" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2:1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="049D8CAA" w14:textId="6E7D539E" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00540F81" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -35864,61 +35991,70 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TCO Lorsch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A8B0668" w14:textId="7EA8CA84" w:rsidR="00540F81" w:rsidRPr="001277F7" w:rsidRDefault="00540F81" w:rsidP="00540F81">
+          <w:p w14:paraId="4A8B0668" w14:textId="793045F7" w:rsidR="00540F81" w:rsidRPr="001277F7" w:rsidRDefault="00F26DAE" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3:0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5281A856" w14:textId="40F240C4" w:rsidR="00540F81" w:rsidRPr="001277F7" w:rsidRDefault="00540F81" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -36081,61 +36217,70 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tzazikis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E510AEA" w14:textId="27C1C5FF" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00540F81" w:rsidP="00540F81">
+          <w:p w14:paraId="5E510AEA" w14:textId="4943AEEA" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00F26DAE" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1:2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="661C9A08" w14:textId="3F9C4F31" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00540F81" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -36348,61 +36493,70 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Phillippoussis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="038BB03A" w14:textId="77777777" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00540F81" w:rsidP="00540F81">
+          <w:p w14:paraId="038BB03A" w14:textId="47D22044" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00F26DAE" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3:0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20F44676" w14:textId="537E0D11" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00540F81" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -36605,61 +36759,70 @@
               </w:rPr>
               <w:t xml:space="preserve">CK </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="200A2244" w14:textId="196465EC" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00540F81" w:rsidP="00540F81">
+          <w:p w14:paraId="200A2244" w14:textId="7D05407A" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00F26DAE" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2:1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3FD14B0F" w14:textId="34D3ADFB" w:rsidR="00540F81" w:rsidRPr="00B2720D" w:rsidRDefault="00540F81" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -36838,61 +37001,70 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TCL Matchball 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F62CDA0" w14:textId="3D118FF4" w:rsidR="00540F81" w:rsidRPr="00937850" w:rsidRDefault="00540F81" w:rsidP="00540F81">
+          <w:p w14:paraId="3F62CDA0" w14:textId="7F0E76D9" w:rsidR="00540F81" w:rsidRPr="00937850" w:rsidRDefault="00F26DAE" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3:0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C773C68" w14:textId="150F5265" w:rsidR="00540F81" w:rsidRPr="00937850" w:rsidRDefault="00540F81" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -37087,61 +37259,70 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3 Engel für Steffen 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="575009D0" w14:textId="77777777" w:rsidR="00540F81" w:rsidRPr="00937850" w:rsidRDefault="00540F81" w:rsidP="00540F81">
+          <w:p w14:paraId="575009D0" w14:textId="1D15023E" w:rsidR="00540F81" w:rsidRPr="00937850" w:rsidRDefault="00F26DAE" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1:2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34954F1F" w14:textId="4C965968" w:rsidR="00540F81" w:rsidRPr="00937850" w:rsidRDefault="00540F81" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -37304,61 +37485,70 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MTV Mainz 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="459D2B65" w14:textId="77777777" w:rsidR="00540F81" w:rsidRPr="00393C98" w:rsidRDefault="00540F81" w:rsidP="00540F81">
+          <w:p w14:paraId="459D2B65" w14:textId="4D549545" w:rsidR="00540F81" w:rsidRPr="00393C98" w:rsidRDefault="00F26DAE" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0:3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3996A9C4" w14:textId="3CD56DE7" w:rsidR="00540F81" w:rsidRPr="00393C98" w:rsidRDefault="00540F81" w:rsidP="00540F81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -39110,50 +39300,51 @@
     <w:rsid w:val="009502DC"/>
     <w:rsid w:val="0095177A"/>
     <w:rsid w:val="0095408B"/>
     <w:rsid w:val="009551C9"/>
     <w:rsid w:val="00955F58"/>
     <w:rsid w:val="00956F5D"/>
     <w:rsid w:val="009610E7"/>
     <w:rsid w:val="00961C5A"/>
     <w:rsid w:val="00963A84"/>
     <w:rsid w:val="00963B89"/>
     <w:rsid w:val="00964B8A"/>
     <w:rsid w:val="00966BD0"/>
     <w:rsid w:val="00972134"/>
     <w:rsid w:val="009728D4"/>
     <w:rsid w:val="00975042"/>
     <w:rsid w:val="0097543B"/>
     <w:rsid w:val="00977541"/>
     <w:rsid w:val="00977E09"/>
     <w:rsid w:val="0098204C"/>
     <w:rsid w:val="00985C44"/>
     <w:rsid w:val="00992628"/>
     <w:rsid w:val="00994A89"/>
     <w:rsid w:val="00997699"/>
     <w:rsid w:val="00997A8B"/>
     <w:rsid w:val="009A002F"/>
+    <w:rsid w:val="009A2614"/>
     <w:rsid w:val="009A410F"/>
     <w:rsid w:val="009A6437"/>
     <w:rsid w:val="009A6C11"/>
     <w:rsid w:val="009B3A73"/>
     <w:rsid w:val="009B5A41"/>
     <w:rsid w:val="009C0EB5"/>
     <w:rsid w:val="009C25E6"/>
     <w:rsid w:val="009C44EF"/>
     <w:rsid w:val="009C7ED4"/>
     <w:rsid w:val="009D3E19"/>
     <w:rsid w:val="009D5072"/>
     <w:rsid w:val="009D6B80"/>
     <w:rsid w:val="009E0E25"/>
     <w:rsid w:val="009E269E"/>
     <w:rsid w:val="009E2CAA"/>
     <w:rsid w:val="009E4F00"/>
     <w:rsid w:val="009E6FA0"/>
     <w:rsid w:val="009F0FE3"/>
     <w:rsid w:val="009F2B04"/>
     <w:rsid w:val="009F4864"/>
     <w:rsid w:val="009F4B89"/>
     <w:rsid w:val="009F5194"/>
     <w:rsid w:val="00A02249"/>
     <w:rsid w:val="00A03CF9"/>
     <w:rsid w:val="00A03F23"/>
@@ -39192,50 +39383,51 @@
     <w:rsid w:val="00A87836"/>
     <w:rsid w:val="00A90AD5"/>
     <w:rsid w:val="00A91E04"/>
     <w:rsid w:val="00A92101"/>
     <w:rsid w:val="00A93276"/>
     <w:rsid w:val="00A965AD"/>
     <w:rsid w:val="00A969F1"/>
     <w:rsid w:val="00AA5E79"/>
     <w:rsid w:val="00AB21AE"/>
     <w:rsid w:val="00AB4064"/>
     <w:rsid w:val="00AB5CD3"/>
     <w:rsid w:val="00AC1E26"/>
     <w:rsid w:val="00AC1EE5"/>
     <w:rsid w:val="00AC1EE6"/>
     <w:rsid w:val="00AC1F65"/>
     <w:rsid w:val="00AC6B42"/>
     <w:rsid w:val="00AC7C95"/>
     <w:rsid w:val="00AD0D5D"/>
     <w:rsid w:val="00AD3427"/>
     <w:rsid w:val="00AD5920"/>
     <w:rsid w:val="00AD77F9"/>
     <w:rsid w:val="00AE4D6D"/>
     <w:rsid w:val="00AE7402"/>
     <w:rsid w:val="00AF0DBF"/>
     <w:rsid w:val="00AF2F6B"/>
+    <w:rsid w:val="00AF41D8"/>
     <w:rsid w:val="00AF6CD5"/>
     <w:rsid w:val="00AF7A59"/>
     <w:rsid w:val="00B04355"/>
     <w:rsid w:val="00B14EF5"/>
     <w:rsid w:val="00B1583D"/>
     <w:rsid w:val="00B23D98"/>
     <w:rsid w:val="00B23FBB"/>
     <w:rsid w:val="00B257CC"/>
     <w:rsid w:val="00B2720D"/>
     <w:rsid w:val="00B320C9"/>
     <w:rsid w:val="00B323BD"/>
     <w:rsid w:val="00B334EC"/>
     <w:rsid w:val="00B356D5"/>
     <w:rsid w:val="00B359CA"/>
     <w:rsid w:val="00B42187"/>
     <w:rsid w:val="00B42611"/>
     <w:rsid w:val="00B454BD"/>
     <w:rsid w:val="00B4657A"/>
     <w:rsid w:val="00B561B9"/>
     <w:rsid w:val="00B5726D"/>
     <w:rsid w:val="00B6535A"/>
     <w:rsid w:val="00B65A99"/>
     <w:rsid w:val="00B67DE7"/>
     <w:rsid w:val="00B71FDB"/>
     <w:rsid w:val="00B728D7"/>
@@ -39445,50 +39637,51 @@
     <w:rsid w:val="00EC0390"/>
     <w:rsid w:val="00EC2C9F"/>
     <w:rsid w:val="00EC4662"/>
     <w:rsid w:val="00ED13F9"/>
     <w:rsid w:val="00ED2AD5"/>
     <w:rsid w:val="00ED5434"/>
     <w:rsid w:val="00EE2CA1"/>
     <w:rsid w:val="00EE2F33"/>
     <w:rsid w:val="00EE4E9C"/>
     <w:rsid w:val="00EE6EF3"/>
     <w:rsid w:val="00EF14CA"/>
     <w:rsid w:val="00EF22FF"/>
     <w:rsid w:val="00EF2530"/>
     <w:rsid w:val="00EF682F"/>
     <w:rsid w:val="00EF6D09"/>
     <w:rsid w:val="00F0109D"/>
     <w:rsid w:val="00F06BDD"/>
     <w:rsid w:val="00F1337A"/>
     <w:rsid w:val="00F1408E"/>
     <w:rsid w:val="00F1778A"/>
     <w:rsid w:val="00F17BE8"/>
     <w:rsid w:val="00F21C5B"/>
     <w:rsid w:val="00F21DF7"/>
     <w:rsid w:val="00F2245F"/>
     <w:rsid w:val="00F234A1"/>
+    <w:rsid w:val="00F26DAE"/>
     <w:rsid w:val="00F27FA8"/>
     <w:rsid w:val="00F3088A"/>
     <w:rsid w:val="00F31214"/>
     <w:rsid w:val="00F31D42"/>
     <w:rsid w:val="00F3650A"/>
     <w:rsid w:val="00F47C6C"/>
     <w:rsid w:val="00F50AAE"/>
     <w:rsid w:val="00F51E70"/>
     <w:rsid w:val="00F51F9E"/>
     <w:rsid w:val="00F64BC9"/>
     <w:rsid w:val="00F6588C"/>
     <w:rsid w:val="00F67119"/>
     <w:rsid w:val="00F673E5"/>
     <w:rsid w:val="00F678E8"/>
     <w:rsid w:val="00F70907"/>
     <w:rsid w:val="00F71103"/>
     <w:rsid w:val="00F73C70"/>
     <w:rsid w:val="00F74E12"/>
     <w:rsid w:val="00F8022B"/>
     <w:rsid w:val="00F80C1C"/>
     <w:rsid w:val="00F82D34"/>
     <w:rsid w:val="00F85075"/>
     <w:rsid w:val="00F85156"/>
     <w:rsid w:val="00F86061"/>
     <w:rsid w:val="00F86FB6"/>
@@ -40878,81 +41071,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36799063-1569-4054-B7F7-363507ACEFC9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2EE9D3C-6A64-45AB-BD72-943A32A6BD9F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1280</Words>
-  <Characters>8064</Characters>
+  <Words>1288</Words>
+  <Characters>8119</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>67</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9326</CharactersWithSpaces>
+  <CharactersWithSpaces>9389</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Neumann</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>